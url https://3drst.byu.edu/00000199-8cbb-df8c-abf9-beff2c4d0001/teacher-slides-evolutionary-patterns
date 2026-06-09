--- v0 (2026-01-06)
+++ v1 (2026-06-09)
@@ -1,114 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="jpg!d" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483672" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId16"/>
+    <p:notesMasterId r:id="rId19"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
-    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="274" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
-    <p:sldId id="263" r:id="rId9"/>
-[...5 lines deleted...]
-    <p:sldId id="268" r:id="rId15"/>
+    <p:sldId id="264" r:id="rId9"/>
+    <p:sldId id="265" r:id="rId10"/>
+    <p:sldId id="266" r:id="rId11"/>
+    <p:sldId id="270" r:id="rId12"/>
+    <p:sldId id="269" r:id="rId13"/>
+    <p:sldId id="273" r:id="rId14"/>
+    <p:sldId id="272" r:id="rId15"/>
+    <p:sldId id="271" r:id="rId16"/>
+    <p:sldId id="267" r:id="rId17"/>
+    <p:sldId id="268" r:id="rId18"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -165,281 +167,195 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15621"/>
-    <p:restoredTop sz="94637"/>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
+    <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="136" d="100"/>
-          <a:sy n="136" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="126" y="360"/>
+        <p:origin x="178" y="43"/>
       </p:cViewPr>
-      <p:guideLst/>
+      <p:guideLst>
+        <p:guide orient="horz" pos="2160"/>
+        <p:guide pos="3840"/>
+      </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Jens Andreasen" userId="zl+xuwKhOyxoBfeJc8fP5nJClYQM/RfCEAidRFShsYo=" providerId="None" clId="Web-{FF04637C-FBDC-4B72-8CE2-27F04D70B19C}"/>
+    <pc:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Jens Andreasen" userId="zl+xuwKhOyxoBfeJc8fP5nJClYQM/RfCEAidRFShsYo=" providerId="None" clId="Web-{FF04637C-FBDC-4B72-8CE2-27F04D70B19C}" dt="2025-03-01T19:41:04.210" v="21" actId="20577"/>
-[...54 lines deleted...]
-      <pc:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}" dt="2025-09-27T16:57:11.495" v="16" actId="20577"/>
+      <pc:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}" dt="2026-05-15T22:54:07.351" v="89" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}" dt="2025-09-27T16:51:40.145" v="7" actId="20577"/>
+        <pc:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}" dt="2026-05-15T22:53:30.119" v="77" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="933569819" sldId="257"/>
+          <pc:sldMk cId="3676580204" sldId="261"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}" dt="2025-09-27T16:51:40.145" v="7" actId="20577"/>
+          <ac:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}" dt="2026-05-15T22:53:30.119" v="77" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="933569819" sldId="257"/>
-            <ac:spMk id="3" creationId="{9B5302A7-893F-9F1E-8D99-805C68062A13}"/>
+            <pc:sldMk cId="3676580204" sldId="261"/>
+            <ac:spMk id="3" creationId="{6D155266-7D27-41A3-A65A-CDA0199F1D0D}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}" dt="2025-09-27T16:57:11.495" v="16" actId="20577"/>
+        <pc:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}" dt="2026-05-15T22:53:09.610" v="30" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3722896594" sldId="258"/>
+          <pc:sldMk cId="2779697217" sldId="264"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}" dt="2025-09-27T16:57:11.495" v="16" actId="20577"/>
+          <ac:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}" dt="2026-05-15T22:53:09.610" v="30" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3722896594" sldId="258"/>
-            <ac:spMk id="21" creationId="{F0E2FF26-EDB5-6691-61AD-21929D8B4126}"/>
+            <pc:sldMk cId="2779697217" sldId="264"/>
+            <ac:spMk id="9" creationId="{D609DDDE-D953-8107-76E7-32C77215AB77}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="add">
-        <pc:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}" dt="2025-09-27T16:55:52.959" v="9"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}" dt="2026-05-15T22:54:07.351" v="89" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3116038533" sldId="268"/>
+          <pc:sldMk cId="603310935" sldId="271"/>
         </pc:sldMkLst>
-      </pc:sldChg>
-[...8 lines deleted...]
-          <pc:sldLayoutMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Michelle Hudson" userId="20193871399_tp_box_2" providerId="OAuth2" clId="{6FB3403A-7E74-4A97-AF60-ADC2623B4E69}" dt="2026-05-15T22:54:07.351" v="89" actId="20577"/>
+          <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMasterMk cId="1993748340" sldId="2147483672"/>
-[...32 lines deleted...]
-        </pc:sldMkLst>
+            <pc:sldMk cId="603310935" sldId="271"/>
+            <ac:spMk id="9" creationId="{A9D23886-7900-5DFD-90E0-261997659F84}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="colorful" pri="10500"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
@@ -6524,51 +6440,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{81226345-24E0-F944-8287-7CFDF9B88459}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -6791,141 +6707,50 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...89 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7077,51 +6902,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDA8CE38-7A57-EEF4-0694-1E9D8AC97B3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F95372C5-D3D7-4D2A-BF63-8D0B142B7F77}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3717078-2E54-D46B-9B32-F6B4C2EB5703}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7275,51 +7100,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBFAFF52-3C7D-1819-5C48-16A38BFA7B0C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{789BBD71-39DE-48BC-A6A8-2D3A3F12F0F4}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72E123B7-F9D2-3609-A2C1-06F0956AA1CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7483,51 +7308,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{902EC583-7E2E-59FF-CE9A-99A70112B82F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4282FA1F-C516-4DD3-BE79-1C0C825510A0}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47B1FB64-CDDF-A809-A60E-BFDE4FD53145}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7590,51 +7415,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94FD01FD-942B-407E-AF96-AF41B4706BAD}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7776,51 +7601,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{072725A5-636E-99CA-F323-F4AD70C48F8D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{54DB3B43-9CC4-4691-8815-C72FD3E6D65D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{553A49F2-156F-6BD2-A004-81B7259F9E68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8051,51 +7876,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{443DE83E-A972-1650-D76F-D76F6B0EDEB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21C8CDCC-6BEF-4FF6-B3B8-0F600E345AB3}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D0D8611-5EE5-F07E-710A-958AD5EBE77E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8316,51 +8141,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C869987E-7A8D-A1DE-4450-84151B89F87E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9A95354F-CAED-4830-BBCC-EA8CECAB632C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47B69A38-B815-198D-4BDA-CD64FC7D794C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8728,51 +8553,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCAF808C-75F3-3E1D-5F8E-3630C72803F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8CA4C870-89C4-45E4-B58B-BD247FE6B289}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9842B732-9B91-9103-B966-6AFEED2D2AAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8869,51 +8694,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A5F9A1-3A29-7376-D0D9-80734F5D58D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{06BE357D-4C90-4FB7-91F5-81F1DAB1AD99}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAD9C9FA-71A2-AD5E-0400-C80DBF074458}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8982,51 +8807,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82F608A5-B0A4-2661-E44D-8C6E980BBFD3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{20D239E4-67FC-4B16-B108-D9E4E74BA4BD}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CC70D6F-F01E-3623-0BA2-AD7626A53FEA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9293,51 +9118,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE97694F-684C-C60C-68FB-480EEF609981}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CE52F03A-2F43-4D0E-A25B-A8BADA1265BA}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF43C164-A3DC-3BFB-67E1-43B14F7AE319}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9581,51 +9406,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A948E57-2118-7717-5B8F-FEC47783736C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D409C5CC-E299-49F4-BD79-EADD1CFC9643}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECDCDC0B-51E5-70B3-5E82-42CCC8755ADE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9830,51 +9655,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B2F434E-9760-46C3-B396-4F220481ED32}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7757A8DA-594D-71D0-7597-C60159B21A79}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -10282,51 +10107,50 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
@@ -10344,90 +10168,89 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{94FD01FD-942B-407E-AF96-AF41B4706BAD}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/27/2025</a:t>
+              <a:t>5/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -10766,95 +10589,107 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/10.3389/fpsyg.2023.1174115/full" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxhere.com/en/photo/1573331" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.khanacademy.org/science/ap-biology/natural-selection/evidence-for-evolution-ap/a/evidence-for-evolution" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.khanacademy.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ck12.org/student/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evolution.berkeley.edu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://3drst.byu.edu/" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://3drst.byu.edu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg!d"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bs.wikipedia.org/wiki/Chris_Pratt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/andean-condor-condor-raptor-2198681/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://animaldiversity.org/accounts/Esox_lucius/pictures/collections/contributors/usfws/northernpike2/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxhere.com/en/photo/1372749" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bs.wikipedia.org/wiki/Chris_Pratt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/andean-condor-condor-raptor-2198681/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://animaldiversity.org/accounts/Esox_lucius/pictures/collections/contributors/usfws/northernpike2/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxhere.com/en/photo/1372749" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://neurodojo.blogspot.com/2016/06/neurons-older-than-dinosaurs-and.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flickr.com/photos/seabird/2165160055/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flickr.com/photos/agathman/3988719212" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://neurodojo.blogspot.com/2016/06/neurons-older-than-dinosaurs-and.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://neurodojo.blogspot.com/2016/06/neurons-older-than-dinosaurs-and.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://courses.lumenlearning.com/boundless-biology/chapter/evidence-of-evolution/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://courses.lumenlearning.com/boundless-biology/chapter/evidence-of-evolution/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg!d"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/andean-condor-condor-raptor-2198681/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://animaldiversity.org/accounts/Esox_lucius/pictures/collections/contributors/usfws/northernpike2/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bs.wikipedia.org/wiki/Chris_Pratt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxhere.com/en/photo/1372749" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://courses.lumenlearning.com/wm-biology2/chapter/human-appendicular-skeleton/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxhere.com/en/photo/765133" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxhere.com/en/photo/730213" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxhere.com/en/photo/1573331" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://courses.lumenlearning.com/wm-biology2/chapter/human-appendicular-skeleton/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -11072,93 +10907,50 @@
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="5200">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Evolutionary Structures</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2">
-[...41 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3CA1FE5-50BB-C451-E22E-D3CAF0B4C7E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
@@ -11250,1173 +11042,1119 @@
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="2" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp useBgFill="1">
+      <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1DD1A8A-57D5-4A81-AD04-532B043C5611}"/>
-[...2 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55B72AC2-B312-C64B-709C-9682B61E99DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:extLst>
-[...3 lines deleted...]
-            </p:extLst>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="0"/>
-            <a:ext cx="12188952" cy="6858000"/>
+            <a:off x="438150" y="365125"/>
+            <a:ext cx="10915650" cy="887413"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>DNA Sequences</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4" descr="GenomSys - World DNA Day – The DNA of mammals, reptiles and fishes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE084A78-C615-EF18-E37C-61F1E3B97996}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="12846" r="-139" b="-252"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="211364" y="1255488"/>
+            <a:ext cx="6529724" cy="3147320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A9B11B5-7058-389A-4582-34AA8AEB7E0B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="A group of people giving each other a high five&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="6" name="Picture 5" descr="A colorful squares with letters in it&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D067A5-39CC-9A50-F1EE-C268FD61E542}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FAE5574-E958-BF6F-0D21-1F479AFC9C51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...7 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3047" y="10"/>
-            <a:ext cx="12191999" cy="6857990"/>
+            <a:off x="439736" y="4594677"/>
+            <a:ext cx="5651953" cy="1895929"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="A diagram of numbers and red ovals&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46ED4394-C935-406C-F080-4C398A8F06E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="401" t="-711" r="-401" b="474"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7089094" y="1257300"/>
+            <a:ext cx="4753887" cy="4035446"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Rectangle 11">
+          <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{007891EC-4501-44ED-A8C8-B11B6DB767AB}"/>
-[...2 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5679A020-B738-F007-72F5-88F04D213D03}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...8 lines deleted...]
-          </p:nvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2207602"/>
-            <a:ext cx="12191999" cy="3162146"/>
+            <a:off x="6767285" y="4816928"/>
+            <a:ext cx="489857" cy="435428"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:gradFill flip="none" rotWithShape="1">
-[...29 lines deleted...]
-          </a:gradFill>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
           <a:ln>
-            <a:noFill/>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
-              <a:shade val="50000"/>
+              <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="13" name="TextBox 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8700C038-738A-7C37-90EA-EBA399C99C01}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C55C888F-0A2F-3591-BDD8-9EAFD8CE37E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...4 lines deleted...]
-          </p:nvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1097280" y="325550"/>
-            <a:ext cx="10058400" cy="3574778"/>
+            <a:off x="6440714" y="5242378"/>
+            <a:ext cx="4627335" cy="1477328"/>
           </a:xfrm>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
-            <a:normAutofit/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="5200">
-[...4 lines deleted...]
-              <a:t>Presentation</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>DNA codes for structures.  How does DNA change from one organism to another? </a:t>
             </a:r>
           </a:p>
-        </p:txBody>
-[...34 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId5"/>
               </a:rPr>
-              <a:t>Once you have been assigned a number, get into groups.</a:t>
+              <a:t>Evidence for evolution- Khan Academy</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...20 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="22898070"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="766855102"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...90 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp useBgFill="1">
-[...544 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1B92BAD-730F-499E-D87E-8747FBB39D07}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5963A172-0A1F-A4BA-A139-6876366D43E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="586478" y="1683756"/>
-            <a:ext cx="3115265" cy="2396359"/>
+            <a:off x="190500" y="3175"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="en-US" sz="4000">
-[...4 lines deleted...]
-              <a:t>Group Assignments</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Amino Acid Sequence</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...1 lines deleted...]
-          <p:cNvPr id="5" name="Content Placeholder 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4" descr="class16.html">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6B9F706-DC68-1513-87CC-D2C2125CF4A1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86049965-83AD-309C-C9D0-9437C5324928}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGraphicFramePr>
-[...1 lines deleted...]
-          </p:cNvGraphicFramePr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
-            <p:extLst>
-[...3 lines deleted...]
-            </p:extLst>
           </p:nvPr>
-        </p:nvGraphicFramePr>
-[...9 lines deleted...]
-      </p:graphicFrame>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="194310" y="1339247"/>
+            <a:ext cx="4792980" cy="5000244"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E632F4A9-0BCD-37CB-9451-90574E5E2187}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65E97E00-C474-1E88-51B8-AE7D001E4E0E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5" descr="A screenshot of a cell phone&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AE7CBB8-AFA4-6A49-B6FE-63B384460DBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4862513" y="1233488"/>
+            <a:ext cx="7048500" cy="2609850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25F4E1C2-F509-4F20-CBDF-00D555C2C35A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4747620" y="3974751"/>
+            <a:ext cx="6458971" cy="2492990"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Start Here:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://evolution.berkeley.edu/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t> Molecular homology</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://evolution.berkeley.edu/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>  Lines of evolution</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://www.ck12.org/student/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>  Molecular evidence</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>https://www.khanacademy.org</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>   Evidence for Evolution</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3042970577"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3656318336"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{665FFA34-6CEE-EC56-BFB4-2CDAC12DF8B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="581025" y="298450"/>
+            <a:ext cx="10515600" cy="858838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Anatomical Structures</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4" descr="Comparative anatomy of heart in vertebrates diagram Stock Illustration |  Adobe Stock">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B679450-EA49-3FD0-ABD6-CD62A3ADA867}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="471487" y="1166654"/>
+            <a:ext cx="5372100" cy="2859405"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58E617B5-2523-6BFE-FD4E-78EF94C1BDBC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FED988E-D2E9-552E-3496-3003076E3785}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="13193" t="2192" r="16216" b="-202"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6003369" y="727460"/>
+            <a:ext cx="5715199" cy="4621063"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="Blog Assignment: Comparative Anatomy - Part 3 – @cheeseygameart on Tumblr">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27757661-F3F5-99C6-4BAE-F3BC72965953}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="4105275"/>
+            <a:ext cx="3400425" cy="2543175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2448677048"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8F75165-49FF-45B3-F32A-4DB89587E39F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="754063"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fossil Record</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EFF6065-2413-6954-5131-DD15F5654437}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="A diagram of a fossil&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67216501-89C9-7F84-526F-2AC1F11EDC9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="834571" y="1120248"/>
+            <a:ext cx="10096500" cy="5361360"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="816686267"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D393C5B0-4DCD-47CC-A004-DE39FE4BA265}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1026206"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Embryological Development </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4" descr="vestigial.jpg">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F6E71EF-DAC4-B3D9-FA7C-EA579B5018B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5071163" y="1503676"/>
+            <a:ext cx="6280211" cy="4171412"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{638D7298-4564-C4D7-1D88-2D420087BF7C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1F9B8C9-8F4A-D584-E70D-4D267737A8D5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="362223" y="1539452"/>
+            <a:ext cx="4087955" cy="3785652"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>Did you know that Human embryos have gill slits and tails?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>How do the similarities between species during embryological development provide patterns that support the idea of evolutionary relationships between them?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9D23886-7900-5DFD-90E0-261997659F84}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="983179" y="5601534"/>
+            <a:ext cx="9650680" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Search Tip: Khan Academy is helpful!  Search for evidence of how embryology supports evolution.  Or how embryology provides evidence that organisms are related.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="603310935"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -15070,70 +14808,70 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0DB3054-BE2B-262C-3FD9-DE49AAEA049C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2114020485"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Group 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D16D721-C087-6883-E4AC-D1C61C1A44CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15170,51 +14908,51 @@
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rot="0" vert="horz" wrap="square" lIns="58293" tIns="29146" rIns="58293" bIns="29146" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="107000"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="893" dirty="0">
+                <a:rPr lang="en-US" sz="893">
                   <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>3D-RST is supported by the NSF under grant number #DRL-2101383</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="6" name="Picture 5" descr="A picture containing text, clipart&#10;&#10;Description automatically generated">
               <a:hlinkClick r:id="rId2"/>
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E40D356-E546-DB4B-FCD0-FC399D190A7E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
@@ -15418,232 +15156,232 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="669036" y="1677373"/>
             <a:ext cx="10853928" cy="18288"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 10853928"/>
-[...70 lines deleted...]
-              <a:gd name="connsiteY35" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX0" fmla="*/ 0 w 10853928"/>
+              <a:gd name="csY0" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX1" fmla="*/ 461292 w 10853928"/>
+              <a:gd name="csY1" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX2" fmla="*/ 1139662 w 10853928"/>
+              <a:gd name="csY2" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX3" fmla="*/ 1926572 w 10853928"/>
+              <a:gd name="csY3" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX4" fmla="*/ 2279325 w 10853928"/>
+              <a:gd name="csY4" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX5" fmla="*/ 2632078 w 10853928"/>
+              <a:gd name="csY5" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX6" fmla="*/ 3527527 w 10853928"/>
+              <a:gd name="csY6" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX7" fmla="*/ 4205897 w 10853928"/>
+              <a:gd name="csY7" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX8" fmla="*/ 4558650 w 10853928"/>
+              <a:gd name="csY8" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX9" fmla="*/ 5237020 w 10853928"/>
+              <a:gd name="csY9" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX10" fmla="*/ 6132469 w 10853928"/>
+              <a:gd name="csY10" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX11" fmla="*/ 6702301 w 10853928"/>
+              <a:gd name="csY11" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX12" fmla="*/ 7272132 w 10853928"/>
+              <a:gd name="csY12" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX13" fmla="*/ 7950502 w 10853928"/>
+              <a:gd name="csY13" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX14" fmla="*/ 8737412 w 10853928"/>
+              <a:gd name="csY14" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX15" fmla="*/ 9524322 w 10853928"/>
+              <a:gd name="csY15" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX16" fmla="*/ 10853928 w 10853928"/>
+              <a:gd name="csY16" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX17" fmla="*/ 10853928 w 10853928"/>
+              <a:gd name="csY17" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX18" fmla="*/ 10392636 w 10853928"/>
+              <a:gd name="csY18" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX19" fmla="*/ 9497187 w 10853928"/>
+              <a:gd name="csY19" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX20" fmla="*/ 8818817 w 10853928"/>
+              <a:gd name="csY20" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX21" fmla="*/ 8466064 w 10853928"/>
+              <a:gd name="csY21" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX22" fmla="*/ 7787693 w 10853928"/>
+              <a:gd name="csY22" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX23" fmla="*/ 7217862 w 10853928"/>
+              <a:gd name="csY23" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX24" fmla="*/ 6648031 w 10853928"/>
+              <a:gd name="csY24" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX25" fmla="*/ 6078200 w 10853928"/>
+              <a:gd name="csY25" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX26" fmla="*/ 5508368 w 10853928"/>
+              <a:gd name="csY26" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX27" fmla="*/ 4721459 w 10853928"/>
+              <a:gd name="csY27" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX28" fmla="*/ 4043088 w 10853928"/>
+              <a:gd name="csY28" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX29" fmla="*/ 3690336 w 10853928"/>
+              <a:gd name="csY29" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX30" fmla="*/ 3120504 w 10853928"/>
+              <a:gd name="csY30" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX31" fmla="*/ 2333595 w 10853928"/>
+              <a:gd name="csY31" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX32" fmla="*/ 1872303 w 10853928"/>
+              <a:gd name="csY32" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX33" fmla="*/ 976854 w 10853928"/>
+              <a:gd name="csY33" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX34" fmla="*/ 0 w 10853928"/>
+              <a:gd name="csY34" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX35" fmla="*/ 0 w 10853928"/>
+              <a:gd name="csY35" fmla="*/ 0 h 18288"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
-                <a:pos x="connsiteX0" y="connsiteY0"/>
-[...104 lines deleted...]
-                <a:pos x="connsiteX35" y="connsiteY35"/>
+                <a:pos x="csX0" y="csY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX1" y="csY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX2" y="csY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX3" y="csY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX4" y="csY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX5" y="csY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX6" y="csY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX7" y="csY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX8" y="csY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX9" y="csY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX10" y="csY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX11" y="csY11"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX12" y="csY12"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX13" y="csY13"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX14" y="csY14"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX15" y="csY15"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX16" y="csY16"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX17" y="csY17"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX18" y="csY18"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX19" y="csY19"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX20" y="csY20"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX21" y="csY21"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX22" y="csY22"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX23" y="csY23"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX24" y="csY24"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX25" y="csY25"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX26" y="csY26"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX27" y="csY27"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX28" y="csY28"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX29" y="csY29"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX30" y="csY30"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX31" y="csY31"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX32" y="csY32"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX33" y="csY33"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX34" y="csY34"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX35" y="csY35"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="10853928" h="18288" fill="none" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="146993" y="-19076"/>
                   <a:pt x="347684" y="-4790"/>
                   <a:pt x="461292" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="574900" y="4790"/>
                   <a:pt x="808367" y="19821"/>
                   <a:pt x="1139662" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1470957" y="-19821"/>
                   <a:pt x="1627405" y="5721"/>
                   <a:pt x="1926572" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2225739" y="-5721"/>
@@ -16054,59 +15792,91 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B5302A7-893F-9F1E-8D99-805C68062A13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1929384"/>
             <a:ext cx="10515600" cy="4251960"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0"/>
+              <a:rPr lang="en-US" sz="4000"/>
               <a:t>Students should be able to:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0"/>
-              <a:t>Obtain, evaluate, and communicate patterns that prove animals have evolved using Evolutionary Structures as proof.</a:t>
+              <a:rPr lang="en-US" sz="4000">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Obtain, evaluate, and communicate information describing how </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>anatomical similarities and patterns</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> in various organisms provide </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>evidence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> for evolutionary relationships.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F758E30-4A00-322A-E9C9-F073EC11B259}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
@@ -16263,127 +16033,127 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="640080" y="2659144"/>
             <a:ext cx="3566160" cy="18288"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 3566160"/>
-[...28 lines deleted...]
-              <a:gd name="connsiteY14" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX0" fmla="*/ 0 w 3566160"/>
+              <a:gd name="csY0" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX1" fmla="*/ 665683 w 3566160"/>
+              <a:gd name="csY1" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX2" fmla="*/ 1331366 w 3566160"/>
+              <a:gd name="csY2" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX3" fmla="*/ 1818742 w 3566160"/>
+              <a:gd name="csY3" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX4" fmla="*/ 2413102 w 3566160"/>
+              <a:gd name="csY4" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX5" fmla="*/ 2936138 w 3566160"/>
+              <a:gd name="csY5" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX6" fmla="*/ 3566160 w 3566160"/>
+              <a:gd name="csY6" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX7" fmla="*/ 3566160 w 3566160"/>
+              <a:gd name="csY7" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX8" fmla="*/ 2971800 w 3566160"/>
+              <a:gd name="csY8" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX9" fmla="*/ 2448763 w 3566160"/>
+              <a:gd name="csY9" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX10" fmla="*/ 1854403 w 3566160"/>
+              <a:gd name="csY10" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX11" fmla="*/ 1295705 w 3566160"/>
+              <a:gd name="csY11" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX12" fmla="*/ 772668 w 3566160"/>
+              <a:gd name="csY12" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX13" fmla="*/ 0 w 3566160"/>
+              <a:gd name="csY13" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX14" fmla="*/ 0 w 3566160"/>
+              <a:gd name="csY14" fmla="*/ 0 h 18288"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
-                <a:pos x="connsiteX0" y="connsiteY0"/>
-[...41 lines deleted...]
-                <a:pos x="connsiteX14" y="connsiteY14"/>
+                <a:pos x="csX0" y="csY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX1" y="csY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX2" y="csY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX3" y="csY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX4" y="csY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX5" y="csY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX6" y="csY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX7" y="csY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX8" y="csY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX9" y="csY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX10" y="csY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX11" y="csY11"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX12" y="csY12"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX13" y="csY13"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX14" y="csY14"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3566160" h="18288" fill="none" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="222644" y="15773"/>
                   <a:pt x="447078" y="-30288"/>
                   <a:pt x="665683" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="884288" y="30288"/>
                   <a:pt x="1132425" y="-6167"/>
                   <a:pt x="1331366" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1530307" y="6167"/>
                   <a:pt x="1680942" y="17562"/>
                   <a:pt x="1818742" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1956542" y="-17562"/>
@@ -16574,51 +16344,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0E2FF26-EDB5-6691-61AD-21929D8B4126}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="630936" y="2807167"/>
             <a:ext cx="3895522" cy="3386399"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:rPr lang="en-US" sz="2200"/>
               <a:t>What are 3 similarities between these images?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content Placeholder 4" descr="A person in a suit and tie&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{875F3061-C952-F5E8-2A08-F83F9DF283DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
                 <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId3"/>
               </a:ext>
@@ -16809,291 +16579,275 @@
           <a:p>
             <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3722896594"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Rectangle 31">
-[...179 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D08BD3C-0582-A16C-AE1D-0DA85F61E269}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FBF2EEA-B8DD-9729-8217-3B5768658A23}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8" descr="Vintage human anatomy | Free public domain illustration - 324969">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD179CE9-1D54-4AC9-1CDD-CF2799BC82A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1876425" y="787146"/>
+            <a:ext cx="3590925" cy="4959858"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Content Placeholder 11" descr="A skeleton of a frog in a glass case&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FAB827C-FF2F-CE17-C1AC-31191602383E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="-1214" r="-236" b="16508"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="-744114" y="2001203"/>
+            <a:ext cx="4088574" cy="2511704"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Picture 17" descr="California Condor Skeleton Mounted Replica For Sale">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180B144F-F12D-43C4-A10F-267B32D6924F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4810125" y="790575"/>
+            <a:ext cx="3467100" cy="4638675"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Picture 18" descr="A skeleton of a fish&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8675112D-1126-EF35-422C-108F516AFEFB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId7"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7572375" y="2402086"/>
+            <a:ext cx="4610100" cy="2777728"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF696452-1FA8-CC6F-E8A3-5A230525924C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8425352" y="665191"/>
+            <a:ext cx="3958820" cy="1384995"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>What do you notice about these organism's skeletal structure?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2444749094"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3625446142"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
-    <a:overrideClrMapping bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -19917,1287 +19671,214 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A3074A9-0BFD-84C5-1BC8-E8DF9B3C8D04}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="773408" y="992094"/>
-            <a:ext cx="3616913" cy="2795160"/>
+            <a:off x="449558" y="87219"/>
+            <a:ext cx="3940763" cy="3338085"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
               <a:t>Homologous Structures</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D155266-7D27-41A3-A65A-CDA0199F1D0D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="996287" y="4121253"/>
-            <a:ext cx="3513525" cy="1424390"/>
+            <a:off x="681962" y="4121253"/>
+            <a:ext cx="3827850" cy="1700615"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" kern="1200">
+              <a:rPr lang="en-US" sz="2400" kern="1200" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="0" i="0" kern="1200">
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" kern="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> body part or organ that shares a common ancestry across different organisms.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800"/>
-              <a:t> But they don’t necessarily perform the same function</a:t>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t> Although they may perform different functions. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1800" kern="1200">
+            <a:endParaRPr lang="en-US" sz="2400" kern="1200" dirty="0">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="A diagram of different animals&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1F8E18E-B4AF-65B5-04D6-396A26F9E525}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
                 <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5895751" y="1387442"/>
-            <a:ext cx="5708649" cy="4053140"/>
+            <a:off x="4800376" y="834992"/>
+            <a:ext cx="7394574" cy="5186615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B1C2902-3898-7921-D0C3-31EBA2E90A7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3676580204"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...1071 lines deleted...]
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp useBgFill="1">
@@ -21304,112 +19985,112 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="643278" y="2573756"/>
             <a:ext cx="3255095" cy="18288"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 3255095"/>
-[...22 lines deleted...]
-              <a:gd name="connsiteY11" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX0" fmla="*/ 0 w 3255095"/>
+              <a:gd name="csY0" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX1" fmla="*/ 618468 w 3255095"/>
+              <a:gd name="csY1" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX2" fmla="*/ 1269487 w 3255095"/>
+              <a:gd name="csY2" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX3" fmla="*/ 1953057 w 3255095"/>
+              <a:gd name="csY3" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX4" fmla="*/ 2636627 w 3255095"/>
+              <a:gd name="csY4" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX5" fmla="*/ 3255095 w 3255095"/>
+              <a:gd name="csY5" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX6" fmla="*/ 3255095 w 3255095"/>
+              <a:gd name="csY6" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX7" fmla="*/ 2538974 w 3255095"/>
+              <a:gd name="csY7" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX8" fmla="*/ 1822853 w 3255095"/>
+              <a:gd name="csY8" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX9" fmla="*/ 1171834 w 3255095"/>
+              <a:gd name="csY9" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX10" fmla="*/ 0 w 3255095"/>
+              <a:gd name="csY10" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX11" fmla="*/ 0 w 3255095"/>
+              <a:gd name="csY11" fmla="*/ 0 h 18288"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
-                <a:pos x="connsiteX0" y="connsiteY0"/>
-[...32 lines deleted...]
-                <a:pos x="connsiteX11" y="connsiteY11"/>
+                <a:pos x="csX0" y="csY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX1" y="csY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX2" y="csY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX3" y="csY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX4" y="csY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX5" y="csY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX6" y="csY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX7" y="csY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX8" y="csY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX9" y="csY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX10" y="csY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX11" y="csY11"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3255095" h="18288" fill="none" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="240201" y="-22123"/>
                   <a:pt x="462021" y="-19623"/>
                   <a:pt x="618468" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="774915" y="19623"/>
                   <a:pt x="974734" y="2035"/>
                   <a:pt x="1269487" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1564240" y="-2035"/>
                   <a:pt x="1733579" y="10639"/>
                   <a:pt x="1953057" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2172535" y="-10639"/>
@@ -21575,57 +20256,57 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D609DDDE-D953-8107-76E7-32C77215AB77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="630936" y="2807208"/>
             <a:ext cx="3429000" cy="3410712"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2200"/>
-              <a:t>Most animals share a similar arm/leg structure. </a:t>
+              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:t>Many vertebrates share a similar limb bone structure. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2200"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0"/>
               <a:t>Cats and dolphins share the same bones as listed in this diagram.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content Placeholder 4" descr="A diagram of the bones of the arm&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E1748A6-3E5D-52FF-EAFE-17E7E38EED86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
                 <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId3"/>
               </a:ext>
@@ -21646,60 +20327,1185 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B337E946-1305-701D-03EF-1B8D119EC0FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2779697217"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1DD1A8A-57D5-4A81-AD04-532B043C5611}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="A group of people giving each other a high five&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D067A5-39CC-9A50-F1EE-C268FD61E542}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="13462"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-3047" y="10"/>
+            <a:ext cx="12191999" cy="6857990"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{007891EC-4501-44ED-A8C8-B11B6DB767AB}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2207602"/>
+            <a:ext cx="12191999" cy="3162146"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="000000">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="25000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="15000"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="75000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="15000"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="50000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="30000"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="16200000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8700C038-738A-7C37-90EA-EBA399C99C01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="325550"/>
+            <a:ext cx="10058400" cy="3574778"/>
+          </a:xfrm>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="5200">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Presentation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFF5A3BB-9950-0B03-2D39-411DFA21E674}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1100051" y="4072043"/>
+            <a:ext cx="10058400" cy="1282707"/>
+          </a:xfrm>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Once you have been assigned a number, get into groups.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C65BE2C9-12AB-4E65-360B-76EF2FA2CE73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="22898070"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="1000"/>
+                                  </p:stCondLst>
+                                  <p:iterate type="lt">
+                                    <p:tmPct val="10000"/>
+                                  </p:iterate>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="400"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="2" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BACC6370-2D7E-4714-9D71-7542949D7D5D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700" cap="flat" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:shade val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:miter lim="800000"/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{256B2C21-A230-48C0-8DF1-C46611373C44}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000" flipH="1">
+            <a:off x="-1410084" y="1410082"/>
+            <a:ext cx="6858000" cy="4037836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="8000">
+                <a:srgbClr val="000000"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="3000000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3847E18C-932D-4C95-AABA-FEC7C9499AD7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000" flipH="1">
+            <a:off x="-1410085" y="1420219"/>
+            <a:ext cx="6857999" cy="4037839"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="000000">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="99000">
+                <a:schemeClr val="accent1">
+                  <a:alpha val="46000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="1800000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rectangle 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3150CB11-0C61-439E-910F-5787759E72A0}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000" flipH="1">
+            <a:off x="767923" y="3588085"/>
+            <a:ext cx="2501979" cy="4037841"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="2000">
+                <a:schemeClr val="accent1">
+                  <a:alpha val="29000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="30000"/>
+                </a:srgbClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="7800000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Freeform: Shape 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43F8A58B-5155-44CE-A5FF-7647B47D0A7A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20635413">
+            <a:off x="-501737" y="969718"/>
+            <a:ext cx="3900357" cy="4178958"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 2432225 w 3900357"/>
+              <a:gd name="connsiteY0" fmla="*/ 93939 h 4178958"/>
+              <a:gd name="connsiteX1" fmla="*/ 3900357 w 3900357"/>
+              <a:gd name="connsiteY1" fmla="*/ 2089479 h 4178958"/>
+              <a:gd name="connsiteX2" fmla="*/ 1810878 w 3900357"/>
+              <a:gd name="connsiteY2" fmla="*/ 4178958 h 4178958"/>
+              <a:gd name="connsiteX3" fmla="*/ 78249 w 3900357"/>
+              <a:gd name="connsiteY3" fmla="*/ 3257727 h 4178958"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 3900357"/>
+              <a:gd name="connsiteY4" fmla="*/ 3128923 h 4178958"/>
+              <a:gd name="connsiteX5" fmla="*/ 831324 w 3900357"/>
+              <a:gd name="connsiteY5" fmla="*/ 244281 h 4178958"/>
+              <a:gd name="connsiteX6" fmla="*/ 997559 w 3900357"/>
+              <a:gd name="connsiteY6" fmla="*/ 164202 h 4178958"/>
+              <a:gd name="connsiteX7" fmla="*/ 1810878 w 3900357"/>
+              <a:gd name="connsiteY7" fmla="*/ 0 h 4178958"/>
+              <a:gd name="connsiteX8" fmla="*/ 2432225 w 3900357"/>
+              <a:gd name="connsiteY8" fmla="*/ 93939 h 4178958"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX8" y="connsiteY8"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3900357" h="4178958">
+                <a:moveTo>
+                  <a:pt x="2432225" y="93939"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="3282786" y="358491"/>
+                  <a:pt x="3900357" y="1151865"/>
+                  <a:pt x="3900357" y="2089479"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="3900357" y="3243466"/>
+                  <a:pt x="2964865" y="4178958"/>
+                  <a:pt x="1810878" y="4178958"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="1089636" y="4178958"/>
+                  <a:pt x="453744" y="3813531"/>
+                  <a:pt x="78249" y="3257727"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="0" y="3128923"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="831324" y="244281"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="997559" y="164202"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="1247540" y="58468"/>
+                  <a:pt x="1522381" y="0"/>
+                  <a:pt x="1810878" y="0"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="2027251" y="0"/>
+                  <a:pt x="2235942" y="32888"/>
+                  <a:pt x="2432225" y="93939"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="29000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:alpha val="43000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="1800000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{443F2ACA-E6D6-4028-82DD-F03C262D5DE6}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000" flipH="1">
+            <a:off x="-1410095" y="1410079"/>
+            <a:ext cx="6858003" cy="4037835"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="000000">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="99000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:alpha val="11000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="7200000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1B92BAD-730F-499E-D87E-8747FBB39D07}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="586478" y="1683756"/>
+            <a:ext cx="3115265" cy="2396359"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Group Assignments</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6B9F706-DC68-1513-87CC-D2C2125CF4A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="152578689"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="4905052" y="750440"/>
+          <a:ext cx="6666833" cy="5453920"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E632F4A9-0BCD-37CB-9451-90574E5E2187}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{174FCC33-916D-4F48-9978-650C85CB526C}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2779697217"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3042970577"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -22559,98 +22365,101 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>218</Words>
+  <Words>338</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>50</Paragraphs>
-[...1 lines deleted...]
-  <Notes>1</Notes>
+  <Paragraphs>63</Paragraphs>
+  <Slides>16</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="23" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Evolutionary Structures</vt:lpstr>
       <vt:lpstr>Objective</vt:lpstr>
       <vt:lpstr>What is similar between all of these organisms?</vt:lpstr>
-      <vt:lpstr>Review</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Homologous Structures</vt:lpstr>
-      <vt:lpstr>Homologous Structures</vt:lpstr>
-      <vt:lpstr>Homologous Structure</vt:lpstr>
       <vt:lpstr>Homologous Structures</vt:lpstr>
       <vt:lpstr>Homologous Structures</vt:lpstr>
       <vt:lpstr>Presentation</vt:lpstr>
       <vt:lpstr>Group Assignments</vt:lpstr>
+      <vt:lpstr>DNA Sequences</vt:lpstr>
+      <vt:lpstr>Amino Acid Sequence</vt:lpstr>
+      <vt:lpstr>Anatomical Structures</vt:lpstr>
+      <vt:lpstr>Fossil Record</vt:lpstr>
+      <vt:lpstr>Embryological Development </vt:lpstr>
       <vt:lpstr>Poster Requirements</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Jens Andreasen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>